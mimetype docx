--- v0 (2026-04-27)
+++ v1 (2026-10-04)
@@ -2,107 +2,107 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
     <w:p w14:paraId="53644AF0" w14:textId="77777777" w:rsidR="0082185C" w:rsidRPr="0057414D" w:rsidRDefault="0082185C" w:rsidP="0057414D">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0057414D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Договор оказания </w:t>
       </w:r>
       <w:r w:rsidR="005042F1" w:rsidRPr="0057414D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>платных медицинских</w:t>
       </w:r>
       <w:r w:rsidRPr="0057414D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> услуг</w:t>
       </w:r>
       <w:r w:rsidRPr="0057414D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:br/>
         <w:t>(публичная оферта)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="499BBFD7" w14:textId="77777777" w:rsidR="0057414D" w:rsidRPr="004960D4" w:rsidRDefault="0057414D" w:rsidP="0057414D">
+    <w:p w14:paraId="499BBFD7" w14:textId="5FBF9E9B" w:rsidR="0057414D" w:rsidRPr="004960D4" w:rsidRDefault="0057414D" w:rsidP="0057414D">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="004960D4">
         <w:t xml:space="preserve">редакция от </w:t>
       </w:r>
-      <w:r w:rsidR="00FF2A25">
-        <w:t>24</w:t>
+      <w:r w:rsidR="00092B70">
+        <w:t>01</w:t>
       </w:r>
       <w:r w:rsidRPr="004960D4">
         <w:t>.0</w:t>
       </w:r>
-      <w:r w:rsidR="00FF2A25">
-        <w:t>3</w:t>
+      <w:r w:rsidR="00092B70">
+        <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="004960D4">
         <w:t>.202</w:t>
       </w:r>
-      <w:r w:rsidR="00FF2A25">
-        <w:t>5</w:t>
+      <w:r w:rsidR="00092B70">
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="004960D4">
         <w:t xml:space="preserve"> года</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="771B6F19" w14:textId="77777777" w:rsidR="0082185C" w:rsidRPr="0057414D" w:rsidRDefault="0082185C" w:rsidP="0057414D"/>
     <w:p w14:paraId="728203AC" w14:textId="77777777" w:rsidR="0082185C" w:rsidRPr="0057414D" w:rsidRDefault="005042F1" w:rsidP="0057414D">
       <w:r w:rsidRPr="0057414D">
         <w:t>Общество с ограниченной ответственностью</w:t>
       </w:r>
       <w:r w:rsidR="0082185C" w:rsidRPr="0057414D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0057414D" w:rsidRPr="0057414D">
         <w:t xml:space="preserve">«МедИнСервис» </w:t>
       </w:r>
       <w:r w:rsidR="0082185C" w:rsidRPr="0057414D">
         <w:t xml:space="preserve">в лице </w:t>
       </w:r>
       <w:r w:rsidRPr="0057414D">
         <w:t>генерального директора Данчеева Константина Владиславовича</w:t>
       </w:r>
       <w:r w:rsidR="0082185C" w:rsidRPr="0057414D">
         <w:t xml:space="preserve">, действующего на основании </w:t>
       </w:r>
@@ -204,91 +204,115 @@
       </w:r>
       <w:r w:rsidR="005042F1" w:rsidRPr="0057414D">
         <w:t>платных медицинских</w:t>
       </w:r>
       <w:r w:rsidR="0082185C" w:rsidRPr="0057414D">
         <w:t xml:space="preserve"> услуг</w:t>
       </w:r>
       <w:r w:rsidRPr="0057414D">
         <w:t xml:space="preserve"> в своих личных интересах</w:t>
       </w:r>
       <w:r w:rsidR="0082185C" w:rsidRPr="0057414D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="194303B3" w14:textId="77777777" w:rsidR="00653A17" w:rsidRPr="0057414D" w:rsidRDefault="00653A17" w:rsidP="0057414D">
       <w:r w:rsidRPr="0057414D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>«Договор»</w:t>
       </w:r>
       <w:r w:rsidRPr="0057414D">
         <w:t xml:space="preserve"> – договор возмездного оказания медицинских услуг с применением телемедицинских технологий между Сторонами, который заключается посредством акцепта Оферты. Договор считается заключенным в письменной форме на основании положений п. 3 ст. 434, п. 3 ст. 438 ГК РФ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF1A43F" w14:textId="77777777" w:rsidR="00706D90" w:rsidRPr="0057414D" w:rsidRDefault="00706D90" w:rsidP="0057414D">
+    <w:p w14:paraId="3AF1A43F" w14:textId="59EE2D96" w:rsidR="00706D90" w:rsidRPr="0057414D" w:rsidRDefault="00706D90" w:rsidP="0057414D">
       <w:r w:rsidRPr="0057414D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>«Сервис»</w:t>
       </w:r>
       <w:r w:rsidRPr="0057414D">
         <w:t xml:space="preserve"> - телемедицинский сервис </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0057414D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Medsender</w:t>
-      </w:r>
+        <w:t>Medsen</w:t>
+      </w:r>
+      <w:r w:rsidR="00092B70">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0057414D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0057414D">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00653A17" w:rsidRPr="0057414D">
           <w:rPr>
             <w:rStyle w:val="ad"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://www.medsenger.</w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00653A17" w:rsidRPr="0057414D">
           <w:rPr>
             <w:rStyle w:val="ad"/>
             <w:color w:val="auto"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>ru</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="0057414D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00653A17" w:rsidRPr="0057414D">
-        <w:t>, используемый при помощи интернет-сайта или мобильного приложения (правообладатель – ООО «ТелеПат», свидетельство о государственной регистрации программы для ЭВМ №2017610945).</w:t>
+        <w:t>, используемый при помощи интернет-сайта или мобильного приложения (правообладатель – ООО «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00653A17" w:rsidRPr="0057414D">
+        <w:t>ТелеПат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00653A17" w:rsidRPr="0057414D">
+        <w:t>», свидетельство о государственной регистрации программы для ЭВМ №2017610945).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6336E3E5" w14:textId="77777777" w:rsidR="0082185C" w:rsidRPr="0057414D" w:rsidRDefault="00706D90" w:rsidP="0057414D">
       <w:r w:rsidRPr="0057414D">
         <w:rPr>
           <w:rStyle w:val="a3"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="0082185C" w:rsidRPr="0057414D">
         <w:rPr>
           <w:rStyle w:val="a3"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Услуга</w:t>
       </w:r>
       <w:r w:rsidRPr="0057414D">
         <w:rPr>
           <w:rStyle w:val="a3"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
@@ -368,85 +392,115 @@
     <w:p w14:paraId="21570703" w14:textId="77777777" w:rsidR="0082185C" w:rsidRPr="0057414D" w:rsidRDefault="0082185C" w:rsidP="0057414D"/>
     <w:p w14:paraId="22B4C7BF" w14:textId="77777777" w:rsidR="0082185C" w:rsidRPr="0057414D" w:rsidRDefault="0082185C" w:rsidP="0057414D">
       <w:bookmarkStart w:id="1" w:name="sub_11"/>
       <w:r w:rsidRPr="0057414D">
         <w:t xml:space="preserve">1.1. В рамках настоящей оферты Исполнитель предоставляет Заказчику возможность одновременно ознакомиться с его предложением о заключении договора оказания </w:t>
       </w:r>
       <w:r w:rsidR="00653A17" w:rsidRPr="0057414D">
         <w:t>платных медицинских</w:t>
       </w:r>
       <w:r w:rsidRPr="0057414D">
         <w:t xml:space="preserve"> услуг, заключить с Исполнителем договор оказания </w:t>
       </w:r>
       <w:r w:rsidR="00653A17" w:rsidRPr="0057414D">
         <w:t>платных медицинских</w:t>
       </w:r>
       <w:r w:rsidRPr="0057414D">
         <w:t xml:space="preserve"> услуг</w:t>
       </w:r>
       <w:r w:rsidR="00653A17" w:rsidRPr="0057414D">
         <w:t xml:space="preserve"> (Договор)</w:t>
       </w:r>
       <w:r w:rsidRPr="0057414D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C5FB312" w14:textId="77777777" w:rsidR="0082185C" w:rsidRPr="0057414D" w:rsidRDefault="0082185C" w:rsidP="0057414D">
+    <w:p w14:paraId="0C5FB312" w14:textId="141CDD44" w:rsidR="0082185C" w:rsidRPr="0057414D" w:rsidRDefault="0082185C" w:rsidP="0057414D">
       <w:bookmarkStart w:id="2" w:name="sub_12"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="0057414D">
         <w:t xml:space="preserve">1.2. Заключение и расторжение договора осуществляется в порядке, предусмотренном ГК РФ, </w:t>
       </w:r>
+      <w:r w:rsidR="00092B70">
+        <w:t>ф</w:t>
+      </w:r>
       <w:r w:rsidR="00653A17" w:rsidRPr="0057414D">
-        <w:t>Федеральным законом от 21 ноября 2011 г. № 323-</w:t>
+        <w:t>едеральным законом от 21 ноября 2011 г. № 323-</w:t>
       </w:r>
       <w:r w:rsidR="00653A17" w:rsidRPr="00874760">
-        <w:t>ФЗ "Об основах охраны здоровья граждан в Российской Федерации"</w:t>
+        <w:t xml:space="preserve">ФЗ </w:t>
+      </w:r>
+      <w:r w:rsidR="00092B70">
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00653A17" w:rsidRPr="00874760">
+        <w:t>Об основах охраны здоровья граждан в Российской Федерации</w:t>
+      </w:r>
+      <w:r w:rsidR="00092B70">
+        <w:t>»</w:t>
       </w:r>
       <w:r w:rsidRPr="00874760">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00874760">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00653A17" w:rsidRPr="00874760">
         <w:t xml:space="preserve"> от 07.02.1992 №</w:t>
       </w:r>
       <w:r w:rsidRPr="00874760">
-        <w:t> 2300-1 "О защите прав потребителей"</w:t>
+        <w:t xml:space="preserve"> 2300-1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00092B70">
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874760">
+        <w:t>О защите прав потребителей</w:t>
+      </w:r>
+      <w:r w:rsidR="00092B70">
+        <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00653A17" w:rsidRPr="00874760">
-        <w:t xml:space="preserve">, Постановление Правительства РФ от </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00092B70" w:rsidRPr="00092B70">
+        <w:t>постановлением Правительства РФ от 30 мая 2026 г. № 659 «Об утверждении Правил предоставления медицинскими организациями платных медицинских услуг»</w:t>
+      </w:r>
+      <w:r w:rsidR="00092B70">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00092B70" w:rsidRPr="00092B70">
+        <w:t>и иными нормативными правовыми актами Российской Федерации</w:t>
       </w:r>
       <w:r w:rsidR="00593EB9" w:rsidRPr="00874760">
-        <w:t>11 мая 2023 г. № 736 "Об утверждении Правил предоставления медицинскими организациями платных медицинских услуг, внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу постановления Правительства Российской Федерации от 4 октября 2012 г. № 1006".</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="4E65745B" w14:textId="77777777" w:rsidR="0082185C" w:rsidRPr="0057414D" w:rsidRDefault="00653A17" w:rsidP="0057414D">
       <w:r w:rsidRPr="0057414D">
         <w:t>Договор</w:t>
       </w:r>
       <w:r w:rsidR="0082185C" w:rsidRPr="0057414D">
         <w:t xml:space="preserve"> считается заключенным с момента </w:t>
       </w:r>
       <w:r w:rsidR="0057414D">
         <w:t xml:space="preserve">выражения информированного </w:t>
       </w:r>
       <w:r w:rsidR="00E0629B" w:rsidRPr="0057414D">
         <w:t>согласия Заказчика с условиями настоящего Договора путем нажатия специальной кнопки на сайте Исполнителя</w:t>
       </w:r>
       <w:r w:rsidR="0082185C" w:rsidRPr="0057414D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="252DB774" w14:textId="77777777" w:rsidR="0082185C" w:rsidRPr="0057414D" w:rsidRDefault="0082185C" w:rsidP="0057414D">
       <w:r w:rsidRPr="0057414D">
         <w:t xml:space="preserve">В соответствии со </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
@@ -455,55 +509,58 @@
             <w:rStyle w:val="a4"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>ст. 434</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0057414D">
         <w:t xml:space="preserve"> ГК РФ настоящая оферта является равносильной договору, подписанному сторонами, имеет юридическую силу и действительна в электронном виде.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65E3A24C" w14:textId="77777777" w:rsidR="0082185C" w:rsidRPr="0057414D" w:rsidRDefault="0082185C" w:rsidP="0057414D">
       <w:bookmarkStart w:id="3" w:name="sub_13"/>
       <w:r w:rsidRPr="0057414D">
         <w:t xml:space="preserve">1.3. </w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="sub_16"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="00E0629B" w:rsidRPr="0057414D">
         <w:t>Для начала оказания услуг Исполнителем Заказчик вносит предварительную 100% оплату медицинских услуг по направляемому Заказчику счету.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68D6308C" w14:textId="77777777" w:rsidR="0082185C" w:rsidRPr="0057414D" w:rsidRDefault="00E0629B" w:rsidP="0057414D">
       <w:bookmarkStart w:id="5" w:name="sub_17"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="0057414D">
+        <w:t>1.4</w:t>
+      </w:r>
+      <w:r w:rsidR="0082185C" w:rsidRPr="0057414D">
+        <w:t xml:space="preserve">. Исполнитель имеет право в одностороннем порядке внести изменения в настоящую </w:t>
+      </w:r>
+      <w:r w:rsidR="0082185C" w:rsidRPr="0057414D">
         <w:lastRenderedPageBreak/>
-        <w:t>1.4</w:t>
-[...2 lines deleted...]
-        <w:t>. Исполнитель имеет право в одностороннем порядке внести изменения в настоящую оферту, которые вступают в силу с момента опубликования новой оферты на сайте.</w:t>
+        <w:t>оферту, которые вступают в силу с момента опубликования новой оферты на сайте.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p w14:paraId="7C115D1F" w14:textId="77777777" w:rsidR="0082185C" w:rsidRPr="0057414D" w:rsidRDefault="0082185C" w:rsidP="0057414D"/>
     <w:p w14:paraId="412E6E8A" w14:textId="77777777" w:rsidR="0082185C" w:rsidRPr="0057414D" w:rsidRDefault="0082185C" w:rsidP="0057414D">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="sub_2"/>
       <w:r w:rsidRPr="0057414D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>2. Предмет договора</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p w14:paraId="2D537CC6" w14:textId="77777777" w:rsidR="0082185C" w:rsidRPr="0057414D" w:rsidRDefault="0082185C" w:rsidP="0057414D"/>
     <w:p w14:paraId="76E68D32" w14:textId="77777777" w:rsidR="0082185C" w:rsidRPr="0057414D" w:rsidRDefault="0082185C" w:rsidP="0057414D">
       <w:bookmarkStart w:id="7" w:name="sub_21"/>
       <w:r w:rsidRPr="0057414D">
@@ -604,55 +661,61 @@
     <w:p w14:paraId="57276DCA" w14:textId="77777777" w:rsidR="0082185C" w:rsidRPr="0057414D" w:rsidRDefault="0082185C" w:rsidP="0057414D"/>
     <w:p w14:paraId="1EABC436" w14:textId="77777777" w:rsidR="0082185C" w:rsidRPr="0057414D" w:rsidRDefault="0082185C" w:rsidP="0057414D">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="sub_3"/>
       <w:r w:rsidRPr="0057414D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>3. Права и обязанности сторон договора</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p w14:paraId="3E931FB0" w14:textId="77777777" w:rsidR="0082185C" w:rsidRPr="0057414D" w:rsidRDefault="0082185C" w:rsidP="0057414D"/>
     <w:p w14:paraId="2D337523" w14:textId="77777777" w:rsidR="0082185C" w:rsidRPr="0057414D" w:rsidRDefault="0082185C" w:rsidP="0057414D">
       <w:bookmarkStart w:id="13" w:name="sub_31"/>
       <w:r w:rsidRPr="0057414D">
         <w:t>3.1. Исполнитель обязуется:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A217D28" w14:textId="77777777" w:rsidR="0082185C" w:rsidRPr="00874760" w:rsidRDefault="0082185C" w:rsidP="0057414D">
+    <w:p w14:paraId="2A217D28" w14:textId="574DF584" w:rsidR="0082185C" w:rsidRPr="00874760" w:rsidRDefault="0082185C" w:rsidP="0057414D">
       <w:bookmarkStart w:id="14" w:name="sub_311"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="0057414D">
-        <w:t xml:space="preserve">3.1.1. Оказать услуги, </w:t>
+        <w:t xml:space="preserve">3.1.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00092B70">
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0057414D">
+        <w:t xml:space="preserve">казать услуги, </w:t>
       </w:r>
       <w:r w:rsidRPr="00874760">
         <w:t xml:space="preserve">предусмотренные </w:t>
       </w:r>
       <w:r w:rsidR="00653A17" w:rsidRPr="00874760">
         <w:t>Договором</w:t>
       </w:r>
       <w:r w:rsidRPr="00874760">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00593EB9" w:rsidRPr="00874760">
         <w:t xml:space="preserve">при наличии информированного добровольного согласия </w:t>
       </w:r>
       <w:r w:rsidR="00F31A15" w:rsidRPr="00874760">
         <w:t xml:space="preserve">в надлежащем объеме </w:t>
       </w:r>
       <w:r w:rsidR="00176E8D" w:rsidRPr="00874760">
         <w:t xml:space="preserve">для телемедицинских услуг </w:t>
       </w:r>
       <w:r w:rsidR="00F31A15" w:rsidRPr="00874760">
         <w:t>и надлежащего качества согласно законодательству Российской Федерации</w:t>
       </w:r>
       <w:r w:rsidR="00593EB9" w:rsidRPr="00874760">
         <w:t>, в соответствии с порядками оказания медицинской помощи, на основе клинических рекомендаций и с учетом стандартов медицинской помощи, утверждаемых Министерством здравоохранения Российской Федерации, действующими в Российской Федерации на момент фактического оказания медицинских услуг. Условия и сроки ожидания платных медицинских услуг разъясняются специалистом Исполнителя (лечащим врачом или иным уполномоченным лицом).</w:t>
       </w:r>
@@ -662,52 +725,55 @@
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00874760">
         <w:t xml:space="preserve">3.1.2. </w:t>
       </w:r>
       <w:bookmarkStart w:id="16" w:name="sub_33"/>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidR="00F31A15" w:rsidRPr="00874760">
         <w:t>не раскрывать посторонним лицам характер и объем оказываемых услуг, иные сведения, составляющие врачебную тайну, за</w:t>
       </w:r>
       <w:r w:rsidR="00F31A15" w:rsidRPr="0057414D">
         <w:t xml:space="preserve"> исключением случаев, предусмотренных действующим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D472ECE" w14:textId="77777777" w:rsidR="00F31A15" w:rsidRPr="0057414D" w:rsidRDefault="00F31A15" w:rsidP="0057414D">
       <w:r w:rsidRPr="0057414D">
         <w:t>3.1.3.  проводить консультации, в ходе которых решать вопрос об объеме обследования и выборе метода лечения;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EDB6E87" w14:textId="77777777" w:rsidR="00932743" w:rsidRPr="0057414D" w:rsidRDefault="00F31A15" w:rsidP="0057414D">
       <w:r w:rsidRPr="0057414D">
         <w:t>3.1.4.  информировать Заказчика о режиме работы, условиях обследования и лечения, возможных осложнениях лечения;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="032BF4C8" w14:textId="77777777" w:rsidR="00B830AD" w:rsidRDefault="00B830AD" w:rsidP="0057414D">
       <w:r w:rsidRPr="0057414D">
+        <w:t xml:space="preserve">3.1.5. обрабатывать персональные данные Заказчика в соответствии с Соглашением о </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0057414D">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">3.1.5. обрабатывать персональные данные Заказчика в соответствии с Соглашением о пользовании сайтом </w:t>
+        <w:t xml:space="preserve">пользовании сайтом </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="0057414D">
           <w:rPr>
             <w:rStyle w:val="ad"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://nova-clinic.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A8745E">
         <w:t xml:space="preserve"> по </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00A8745E" w:rsidRPr="00A8745E">
           <w:rPr>
             <w:rStyle w:val="ad"/>
           </w:rPr>
           <w:t>ссылке</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0057414D">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00531755" w:rsidRPr="0057414D">
@@ -735,53 +801,59 @@
           </w:rPr>
           <w:t>ссылке</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005B3A1F" w:rsidRPr="0057414D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00531755" w:rsidRPr="0057414D">
         <w:t xml:space="preserve">и согласием на обработку персональных данных </w:t>
       </w:r>
       <w:r w:rsidR="00A8745E">
         <w:t xml:space="preserve">по </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00A8745E" w:rsidRPr="00A8745E">
           <w:rPr>
             <w:rStyle w:val="ad"/>
           </w:rPr>
           <w:t>ссылке</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00593EB9">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485A57ED" w14:textId="77777777" w:rsidR="00593EB9" w:rsidRPr="00874760" w:rsidRDefault="00593EB9" w:rsidP="0057414D">
+    <w:p w14:paraId="485A57ED" w14:textId="54DB4856" w:rsidR="00593EB9" w:rsidRPr="00874760" w:rsidRDefault="00593EB9" w:rsidP="0057414D">
       <w:r w:rsidRPr="00874760">
-        <w:t>3.1.6. предоставить Заказчику информацию о методах оказания медицинской помощи, связанных с ними рисках, видах медицинского вмешательства, их последствиях и ожидаемых результатах оказания медицинской помощи (путем предоставления информации на консультациях специалистов и в информированных добровольных согласиях);</w:t>
+        <w:t xml:space="preserve">3.1.6. предоставить Заказчику информацию о методах оказания медицинской помощи, связанных с ними рисках, видах медицинского вмешательства, их последствиях и </w:t>
+      </w:r>
+      <w:r w:rsidR="00092B70">
+        <w:t>предполагаемых</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874760">
+        <w:t xml:space="preserve"> результатах оказания медицинской помощи (путем предоставления информации на консультациях специалистов и в информированных добровольных согласиях);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CEBEC93" w14:textId="77777777" w:rsidR="00932743" w:rsidRPr="0057414D" w:rsidRDefault="00932743" w:rsidP="0057414D">
       <w:r w:rsidRPr="0057414D">
         <w:t>3.2. Исполнитель вправе:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11DFAD34" w14:textId="77777777" w:rsidR="00932743" w:rsidRPr="0057414D" w:rsidRDefault="00932743" w:rsidP="0057414D">
       <w:r w:rsidRPr="0057414D">
         <w:t>3.2.1. требовать от Заказчика оплату за оказываемые медицинские услуги;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D0469A6" w14:textId="77777777" w:rsidR="00932743" w:rsidRPr="0057414D" w:rsidRDefault="00932743" w:rsidP="0057414D">
       <w:r w:rsidRPr="0057414D">
         <w:t>3.2.2. отказать в лечении в случаях, предусмотренных действующим законодательством РФ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D55E344" w14:textId="77777777" w:rsidR="00932743" w:rsidRPr="0057414D" w:rsidRDefault="00932743" w:rsidP="0057414D">
       <w:r w:rsidRPr="0057414D">
         <w:t>3.2.3. иные права, предусмотренные действующим законодательством РФ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22FC7901" w14:textId="77777777" w:rsidR="0082185C" w:rsidRPr="0057414D" w:rsidRDefault="0082185C" w:rsidP="0057414D">
       <w:r w:rsidRPr="0057414D">
         <w:t>3.3. Заказчик обязуется:</w:t>
@@ -848,59 +920,71 @@
       <w:r w:rsidR="005B3A1F">
         <w:t xml:space="preserve"> или получении доступа к данным Заказчика со стороны третьих лиц</w:t>
       </w:r>
       <w:r w:rsidRPr="0057414D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46BE51FB" w14:textId="77777777" w:rsidR="00932743" w:rsidRPr="0057414D" w:rsidRDefault="00932743" w:rsidP="0057414D">
       <w:r w:rsidRPr="0057414D">
         <w:t>3.3.7. Заказчик гарантирует, что услуги получает лично в своих интересах и обязуется не предоставлять сведения о здоровье третьих лиц за исключением случаев, предусмотренных законом.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E5BDEA2" w14:textId="77777777" w:rsidR="00CA02DF" w:rsidRPr="0057414D" w:rsidRDefault="00CA02DF" w:rsidP="0057414D">
       <w:r w:rsidRPr="0057414D">
         <w:t>3.3.8. Оформить информированное добровольное согласие на медицинское вмешательство до начала оказания услуг.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75789529" w14:textId="77777777" w:rsidR="0082185C" w:rsidRPr="0057414D" w:rsidRDefault="0082185C" w:rsidP="0057414D">
       <w:bookmarkStart w:id="21" w:name="sub_34"/>
       <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="0057414D">
         <w:t>3.4. Заказчик вправе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:p w14:paraId="2DFF3B75" w14:textId="77777777" w:rsidR="00932743" w:rsidRPr="00A8745E" w:rsidRDefault="00932743" w:rsidP="0057414D">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">3.4.1. Получать полную </w:t>
+    <w:p w14:paraId="2DFF3B75" w14:textId="351CE40D" w:rsidR="00932743" w:rsidRPr="00A8745E" w:rsidRDefault="00932743" w:rsidP="0057414D">
+      <w:r w:rsidRPr="0057414D">
+        <w:t xml:space="preserve">3.4.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00092B70">
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0057414D">
+        <w:t xml:space="preserve">олучать полную </w:t>
       </w:r>
       <w:r w:rsidRPr="00A8745E">
         <w:t xml:space="preserve">и всестороннюю информацию </w:t>
       </w:r>
       <w:r w:rsidR="00176E8D" w:rsidRPr="00A8745E">
-        <w:t>о состоянии его здоровья, включая сведения о результатах обследования, диагнозе, методах лечения, связанном с ними риске, возможных вариантах и последствиях медицинского вмешательства, ожидаемых результатах лечения, об используемых при предоставлении платных медицинских услуг лекарственных препаратах и медицинских изделиях, в том числе о сроках их годности (гарантийных сроках), показаниях (противопоказаниях) к применению, а также сведения, позволяющие идентифицировать имплантированное в организм человека медицинское изделие</w:t>
+        <w:t xml:space="preserve">о состоянии его здоровья, включая сведения о результатах обследования, диагнозе, методах лечения, связанном с ними риске, возможных вариантах и последствиях медицинского вмешательства, </w:t>
+      </w:r>
+      <w:r w:rsidR="00092B70">
+        <w:t>предполагаемых</w:t>
+      </w:r>
+      <w:r w:rsidR="00176E8D" w:rsidRPr="00A8745E">
+        <w:t xml:space="preserve"> результатах лечения, об используемых при предоставлении платных медицинских услуг лекарственных препаратах и медицинских изделиях, в том числе о сроках их годности (гарантийных сроках), показаниях (противопоказаниях) к применению, а также сведения, позволяющие идентифицировать имплантированное в организм человека медицинское изделие</w:t>
       </w:r>
       <w:r w:rsidRPr="00A8745E">
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3398D132" w14:textId="77777777" w:rsidR="00932743" w:rsidRPr="00A8745E" w:rsidRDefault="00932743" w:rsidP="0057414D">
       <w:r w:rsidRPr="00A8745E">
         <w:t>3.4.2.  получать квалифицированную медицинскую помощь в соответствии с существующими стандартами, порядками, клиническими рекомендациями в объеме, доступном для телемедицинских услуг;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="089E2EE7" w14:textId="77777777" w:rsidR="00932743" w:rsidRPr="0057414D" w:rsidRDefault="005B3A1F" w:rsidP="0057414D">
       <w:r>
         <w:t>3.4.3</w:t>
       </w:r>
       <w:r w:rsidR="00932743" w:rsidRPr="0057414D">
         <w:t>. Получать информацию о новейших достижениях в области лечения заболевания и проценте положительных результатов при использовании выбранных Заказчиком методов лечения;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="377A0F30" w14:textId="77777777" w:rsidR="00932743" w:rsidRPr="0057414D" w:rsidRDefault="005B3A1F" w:rsidP="0057414D">
       <w:r>
         <w:t>3.4</w:t>
       </w:r>
       <w:r w:rsidR="00932743" w:rsidRPr="0057414D">
         <w:t>.4. Выбрать лечащего врача с учетом мнения врача;</w:t>
       </w:r>
@@ -979,95 +1063,103 @@
         <w:t>4.2. Услуги оплачиваются Заказчиком</w:t>
       </w:r>
       <w:r w:rsidRPr="0057414D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00932743" w:rsidRPr="0057414D">
         <w:t>в порядке полной предоплаты путем оплаты выставленного счета</w:t>
       </w:r>
       <w:r w:rsidRPr="0057414D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E330DDC" w14:textId="77777777" w:rsidR="0082185C" w:rsidRPr="0057414D" w:rsidRDefault="0082185C" w:rsidP="0057414D">
       <w:bookmarkStart w:id="25" w:name="sub_43"/>
       <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidRPr="0057414D">
         <w:t xml:space="preserve">4.3. Обязанность Заказчика по оплате оказанных услуг считается исполненной с даты </w:t>
       </w:r>
       <w:r w:rsidRPr="0057414D">
         <w:rPr>
           <w:rStyle w:val="a3"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">поступления денежных средств на </w:t>
       </w:r>
       <w:r w:rsidR="00932743" w:rsidRPr="0057414D">
         <w:rPr>
           <w:rStyle w:val="a3"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>расчетный</w:t>
       </w:r>
       <w:r w:rsidRPr="0057414D">
         <w:rPr>
           <w:rStyle w:val="a3"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> счет Исполнителя</w:t>
       </w:r>
       <w:r w:rsidRPr="0057414D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07A7A597" w14:textId="77777777" w:rsidR="0082185C" w:rsidRPr="0057414D" w:rsidRDefault="0082185C" w:rsidP="0057414D">
       <w:bookmarkStart w:id="26" w:name="sub_44"/>
       <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidRPr="0057414D">
         <w:t>4.4.</w:t>
       </w:r>
       <w:bookmarkStart w:id="27" w:name="sub_45"/>
       <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidRPr="0057414D">
         <w:t xml:space="preserve"> В случае невозможности исполнения, возникшей по вине Заказчика, услуги подлежат оплате в полном объеме.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45883E4A" w14:textId="77777777" w:rsidR="0082185C" w:rsidRPr="0057414D" w:rsidRDefault="00932743" w:rsidP="0057414D">
       <w:bookmarkStart w:id="28" w:name="sub_46"/>
       <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidRPr="0057414D">
+        <w:lastRenderedPageBreak/>
         <w:t>4.5</w:t>
       </w:r>
       <w:r w:rsidR="0082185C" w:rsidRPr="0057414D">
-        <w:t>. В случае когда невозможность исполнения возникла по обстоятельствам, за которые ни одна из Сторон не отвечает, Заказчик возмещает Исполнителю фактически понесенные им расходы.</w:t>
+        <w:t xml:space="preserve">. В </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0082185C" w:rsidRPr="0057414D">
+        <w:t>случае</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0082185C" w:rsidRPr="0057414D">
+        <w:t xml:space="preserve"> когда невозможность исполнения возникла по обстоятельствам, за которые ни одна из Сторон не отвечает, Заказчик возмещает Исполнителю фактически понесенные им расходы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p w14:paraId="16CA6BB6" w14:textId="77777777" w:rsidR="0082185C" w:rsidRPr="0057414D" w:rsidRDefault="0082185C" w:rsidP="0057414D"/>
     <w:p w14:paraId="6E92DBE3" w14:textId="77777777" w:rsidR="0082185C" w:rsidRPr="0057414D" w:rsidRDefault="0082185C" w:rsidP="0057414D">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="sub_5"/>
       <w:r w:rsidRPr="0057414D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>5. Ответственность сторон</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p w14:paraId="130A8B34" w14:textId="77777777" w:rsidR="0082185C" w:rsidRPr="0057414D" w:rsidRDefault="0082185C" w:rsidP="0057414D"/>
     <w:p w14:paraId="168B078F" w14:textId="77777777" w:rsidR="0082185C" w:rsidRPr="0057414D" w:rsidRDefault="0082185C" w:rsidP="0057414D">
       <w:bookmarkStart w:id="30" w:name="sub_51"/>
       <w:r w:rsidRPr="0057414D">
@@ -1126,193 +1218,214 @@
     <w:p w14:paraId="3B7BAD07" w14:textId="77777777" w:rsidR="00CA02DF" w:rsidRDefault="0082185C" w:rsidP="0057414D">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="sub_7"/>
       <w:r w:rsidRPr="0057414D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:bookmarkStart w:id="33" w:name="sub_73"/>
       <w:bookmarkEnd w:id="32"/>
       <w:r w:rsidR="00CA02DF" w:rsidRPr="0057414D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Гарантии и ответственность Сторон</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12A9C3F5" w14:textId="77777777" w:rsidR="005B3A1F" w:rsidRPr="005B3A1F" w:rsidRDefault="005B3A1F" w:rsidP="005B3A1F"/>
-    <w:p w14:paraId="15CF3C63" w14:textId="77777777" w:rsidR="00CA02DF" w:rsidRPr="0057414D" w:rsidRDefault="00CA02DF" w:rsidP="0057414D">
+    <w:p w14:paraId="15CF3C63" w14:textId="77777777" w:rsidR="00CA02DF" w:rsidRPr="0057414D" w:rsidRDefault="00CA02DF" w:rsidP="00092B70">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0057414D">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>7.1. Исполнитель несет полную ответственность за качество оказываемых медицинских услуг.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A4C6626" w14:textId="77777777" w:rsidR="00CA02DF" w:rsidRPr="0057414D" w:rsidRDefault="00CA02DF" w:rsidP="0057414D">
+    <w:p w14:paraId="4A4C6626" w14:textId="77777777" w:rsidR="00CA02DF" w:rsidRPr="0057414D" w:rsidRDefault="00CA02DF" w:rsidP="00092B70">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0057414D">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>7.2. Стороны будут стремиться решать все спорные вопросы, возникающие в процессе исполнения Договора, путем переговоров. Все споры, разногласия и требования, возникающие при выполнении Договора и не урегулированные Сторонами в процессе переговоров, подлежат рассмотрению независимой экспертной комиссией.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FF7A4E1" w14:textId="77777777" w:rsidR="00CA02DF" w:rsidRPr="0057414D" w:rsidRDefault="005B3A1F" w:rsidP="0057414D">
+    <w:p w14:paraId="6FF7A4E1" w14:textId="77777777" w:rsidR="00CA02DF" w:rsidRPr="0057414D" w:rsidRDefault="005B3A1F" w:rsidP="00092B70">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>7.3.</w:t>
       </w:r>
       <w:r w:rsidR="00CA02DF" w:rsidRPr="0057414D">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> Стороны освобождаются от ответственности за неисполнение обязательств по договору, если они не были исполнены вследствие форс-мажорных обстоятельств (стихийные бедствия, пожары,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> военные действия, чрезвычайное положение,</w:t>
       </w:r>
       <w:r w:rsidR="00CA02DF" w:rsidRPr="0057414D">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> издание правовых актов органов государственной власти и управления, органов местного самоуправления и т.д.).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A7D4D38" w14:textId="77777777" w:rsidR="00CA02DF" w:rsidRPr="00A8745E" w:rsidRDefault="005B3A1F" w:rsidP="0057414D">
+    <w:p w14:paraId="0A7D4D38" w14:textId="77777777" w:rsidR="00CA02DF" w:rsidRPr="00A8745E" w:rsidRDefault="005B3A1F" w:rsidP="00092B70">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>7.4</w:t>
       </w:r>
       <w:r w:rsidR="00CA02DF" w:rsidRPr="0057414D">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">. В случае предоставления Заказчиком результатов лабораторно-инструментальных исследований, проведенных сторонними медицинскими организациями, Исполнитель не несет ответственности за их соответствие </w:t>
       </w:r>
       <w:r w:rsidR="00CA02DF" w:rsidRPr="00A8745E">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>состоянию здоровья Заказчика.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04080C07" w14:textId="77777777" w:rsidR="0082185C" w:rsidRPr="00A8745E" w:rsidRDefault="005B3A1F" w:rsidP="0057414D">
+    <w:p w14:paraId="04080C07" w14:textId="77777777" w:rsidR="0082185C" w:rsidRPr="00A8745E" w:rsidRDefault="005B3A1F" w:rsidP="00092B70">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8745E">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>7.5</w:t>
       </w:r>
       <w:r w:rsidR="0082185C" w:rsidRPr="00A8745E">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>. В случае не</w:t>
+        <w:t xml:space="preserve">. В случае </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0082185C" w:rsidRPr="00A8745E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>не</w:t>
       </w:r>
       <w:r w:rsidR="00C142C5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0082185C" w:rsidRPr="00A8745E">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>достижения соглашения споры разрешаются в судебном порядке в соответствии с действующим законодательством Российской Федерации</w:t>
+        <w:t>достижения</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0082185C" w:rsidRPr="00A8745E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> соглашения споры разрешаются в судебном порядке в соответствии с действующим законодательством Российской Федерации</w:t>
       </w:r>
       <w:r w:rsidR="0082185C" w:rsidRPr="00A8745E">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C2223D" w14:textId="77777777" w:rsidR="005B3A1F" w:rsidRPr="00A8745E" w:rsidRDefault="005B3A1F" w:rsidP="005B3A1F"/>
     <w:p w14:paraId="09A852C2" w14:textId="77777777" w:rsidR="00176E8D" w:rsidRPr="00A8745E" w:rsidRDefault="00CA02DF" w:rsidP="0057414D">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="sub_10"/>
       <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidRPr="00A8745E">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
@@ -1329,55 +1442,51 @@
         <w:t>Информированность Заказчика</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="197B92BA" w14:textId="77777777" w:rsidR="00176E8D" w:rsidRPr="00A8745E" w:rsidRDefault="00176E8D" w:rsidP="00176E8D">
       <w:r w:rsidRPr="00A8745E">
         <w:t>8.1. Подписывая настоящий Договор, Заказчик подтверждает, что ознакомлен с порядками оказания медицинской помощи и стандартами медицинской помощи (при наличии), применяемыми при предоставлении платных медицинских услуг, а также с информацией о возможности осуществления отдельных консультаций или медицинских вмешательств, в том числе в объеме, превышающем объем выполняемого стандарта медицинской помощи.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34B8B087" w14:textId="77777777" w:rsidR="00176E8D" w:rsidRPr="00A8745E" w:rsidRDefault="00176E8D" w:rsidP="00176E8D">
       <w:r w:rsidRPr="00A8745E">
         <w:t>8.2. Подписывая настоящий Договор, Заказчик подтверждает, что ознакомлен с информацией о медицинском работнике, отвечающем за предоставление соответствующей платной медицинской услуги (его профессиональном образовании и квалификации).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C590568" w14:textId="77777777" w:rsidR="00176E8D" w:rsidRPr="00A8745E" w:rsidRDefault="00176E8D" w:rsidP="00176E8D">
       <w:r w:rsidRPr="00A8745E">
         <w:t>8.3. Подписывая настоящий Договор, Заказчик подтверждает, что ознакомлен с информацией об условиях и сроках ожидания платных медицинских услуг.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E3142DE" w14:textId="77777777" w:rsidR="00176E8D" w:rsidRDefault="00176E8D" w:rsidP="00176E8D">
       <w:r w:rsidRPr="00A8745E">
         <w:t>8.4. Подписывая настоящий Договор, Заказчик подтверждает, что ознакомлен с порядком выдачи медицинской документации.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72DF218D" w14:textId="77777777" w:rsidR="00C142C5" w:rsidRPr="00A8745E" w:rsidRDefault="00C142C5" w:rsidP="00176E8D">
       <w:r>
-        <w:t xml:space="preserve">8.5. Заказчик подтверждает, что ознакомлен с правовой информацией, обязательной для </w:t>
-[...3 lines deleted...]
-        <w:t>размещения Исполнителем и содержащейся в том числе в разделе сайта «</w:t>
+        <w:t>8.5. Заказчик подтверждает, что ознакомлен с правовой информацией, обязательной для размещения Исполнителем и содержащейся в том числе в разделе сайта «</w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00C142C5">
           <w:rPr>
             <w:rStyle w:val="ad"/>
           </w:rPr>
           <w:t>Правовая информация</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>».</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7517156E" w14:textId="77777777" w:rsidR="00176E8D" w:rsidRPr="00A8745E" w:rsidRDefault="00176E8D" w:rsidP="0057414D">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="119E1CDE" w14:textId="77777777" w:rsidR="0082185C" w:rsidRPr="00A8745E" w:rsidRDefault="00176E8D" w:rsidP="0057414D">
       <w:pPr>
         <w:pStyle w:val="1"/>
@@ -1387,51 +1496,55 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8745E">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
       <w:r w:rsidR="0082185C" w:rsidRPr="00A8745E">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Срок действия публичной оферты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p w14:paraId="79C62685" w14:textId="77777777" w:rsidR="0082185C" w:rsidRPr="00A8745E" w:rsidRDefault="0082185C" w:rsidP="0057414D"/>
     <w:p w14:paraId="41C0AD29" w14:textId="77777777" w:rsidR="0082185C" w:rsidRPr="0057414D" w:rsidRDefault="00176E8D" w:rsidP="0057414D">
       <w:r w:rsidRPr="00A8745E">
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="005B3A1F" w:rsidRPr="00A8745E">
         <w:t xml:space="preserve">.1. </w:t>
       </w:r>
       <w:r w:rsidR="0082185C" w:rsidRPr="00A8745E">
-        <w:t>Настоящая оферта вступает в силу с момента ее акцепта Заказчиком и действует до момента отзыва акцепта публичной оферты или до момента</w:t>
+        <w:t xml:space="preserve">Настоящая оферта вступает в силу с момента ее акцепта Заказчиком и действует до </w:t>
+      </w:r>
+      <w:r w:rsidR="0082185C" w:rsidRPr="00A8745E">
+        <w:lastRenderedPageBreak/>
+        <w:t>момента отзыва акцепта публичной оферты или до момента</w:t>
       </w:r>
       <w:r w:rsidR="0082185C" w:rsidRPr="0057414D">
         <w:t xml:space="preserve"> ее фактического исполнения в зависимости от того, что наступит раньше.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17BFC6A7" w14:textId="77777777" w:rsidR="00CA02DF" w:rsidRPr="0057414D" w:rsidRDefault="00CA02DF" w:rsidP="0057414D"/>
     <w:p w14:paraId="3334B675" w14:textId="77777777" w:rsidR="00C142C5" w:rsidRDefault="00C142C5" w:rsidP="0057414D"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2597"/>
         <w:gridCol w:w="2583"/>
         <w:gridCol w:w="2563"/>
@@ -1524,51 +1637,59 @@
             </w:pPr>
             <w:r>
               <w:t>А</w:t>
             </w:r>
             <w:r w:rsidRPr="00A8745E">
               <w:t>дрес местонахождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7887" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="45FEF58C" w14:textId="77777777" w:rsidR="00C142C5" w:rsidRDefault="00C142C5" w:rsidP="0057414D">
             <w:pPr>
               <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00A8745E">
               <w:t>129090 г. Москва, ул. Щепкина 25/20 пом.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A8745E">
-              <w:t>V каб.</w:t>
+              <w:t xml:space="preserve">V </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A8745E">
+              <w:t>каб</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A8745E">
+              <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A8745E">
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D1E18" w14:paraId="6FF1D2AB" w14:textId="77777777" w:rsidTr="001D572E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5258" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7518FB4B" w14:textId="77777777" w:rsidR="004D1E18" w:rsidRDefault="004D1E18" w:rsidP="004D1E18">
             <w:pPr>
               <w:ind w:firstLine="0"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5A6D69AD" w14:textId="77777777" w:rsidR="004D1E18" w:rsidRDefault="004D1E18" w:rsidP="004D1E18">
             <w:pPr>
               <w:ind w:firstLine="0"/>
             </w:pPr>
@@ -1590,56 +1711,56 @@
               <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:t>Электронный адрес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5258" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="57750BF4" w14:textId="77777777" w:rsidR="004D1E18" w:rsidRDefault="004D1E18" w:rsidP="004D1E18">
             <w:pPr>
               <w:ind w:firstLine="0"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="40586E20" w14:textId="77777777" w:rsidR="004D1E18" w:rsidRDefault="004D1E18" w:rsidP="004D1E18">
             <w:pPr>
               <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00A8745E">
               <w:t>8 (495) 221-1188</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B859D57" w14:textId="77777777" w:rsidR="004D1E18" w:rsidRPr="00A8745E" w:rsidRDefault="004D1E18" w:rsidP="004D1E18">
+          <w:p w14:paraId="1B859D57" w14:textId="77777777" w:rsidR="004D1E18" w:rsidRPr="00A8745E" w:rsidRDefault="00000000" w:rsidP="004D1E18">
             <w:pPr>
               <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r w:rsidRPr="00A8745E">
+              <w:r w:rsidR="004D1E18" w:rsidRPr="00A8745E">
                 <w:rPr>
                   <w:rStyle w:val="ad"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:t>pochta@nova-clinic.ru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D1E18" w14:paraId="520FE3D1" w14:textId="77777777" w:rsidTr="004D1E18">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10516" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="2B2BCF93" w14:textId="77777777" w:rsidR="004D1E18" w:rsidRDefault="004D1E18" w:rsidP="004D1E18">
             <w:pPr>
               <w:ind w:firstLine="0"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4AC71225" w14:textId="77777777" w:rsidR="004D1E18" w:rsidRDefault="004D1E18" w:rsidP="004D1E18">
             <w:pPr>
               <w:ind w:firstLine="0"/>
             </w:pPr>
@@ -1861,143 +1982,143 @@
           <w:p w14:paraId="72C1098D" w14:textId="77777777" w:rsidR="004D1E18" w:rsidRDefault="004D1E18" w:rsidP="004D1E18">
             <w:pPr>
               <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:t>Данчеев Константин Владиславович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C0E5060" w14:textId="77777777" w:rsidR="00C142C5" w:rsidRPr="004960D4" w:rsidRDefault="00C142C5" w:rsidP="0057414D"/>
     <w:sectPr w:rsidR="00C142C5" w:rsidRPr="004960D4" w:rsidSect="0057414D">
       <w:headerReference w:type="default" r:id="rId19"/>
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="11900" w:h="16800"/>
       <w:pgMar w:top="284" w:right="800" w:bottom="426" w:left="800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F7EEAF4" w14:textId="77777777" w:rsidR="00B1623B" w:rsidRDefault="00B1623B">
+    <w:p w14:paraId="4ED07BEE" w14:textId="77777777" w:rsidR="00EC088F" w:rsidRDefault="00EC088F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17C2FF00" w14:textId="77777777" w:rsidR="00B1623B" w:rsidRDefault="00B1623B">
+    <w:p w14:paraId="436DA483" w14:textId="77777777" w:rsidR="00EC088F" w:rsidRDefault="00EC088F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="28F3AB6A" w14:textId="77777777" w:rsidR="003E1E22" w:rsidRDefault="003E1E22"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="493E03E4" w14:textId="77777777" w:rsidR="00B1623B" w:rsidRDefault="00B1623B">
+    <w:p w14:paraId="796F17A4" w14:textId="77777777" w:rsidR="00EC088F" w:rsidRDefault="00EC088F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7BAC0CF2" w14:textId="77777777" w:rsidR="00B1623B" w:rsidRDefault="00B1623B">
+    <w:p w14:paraId="0FC34CD2" w14:textId="77777777" w:rsidR="00EC088F" w:rsidRDefault="00EC088F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="1AFDD289" w14:textId="77777777" w:rsidR="0082185C" w:rsidRDefault="0082185C">
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6ED248E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
@@ -2035,168 +2156,172 @@
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1345129975">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005042F1"/>
     <w:rsid w:val="0007586F"/>
+    <w:rsid w:val="00092B70"/>
     <w:rsid w:val="00176E8D"/>
     <w:rsid w:val="001D572E"/>
     <w:rsid w:val="002447EC"/>
     <w:rsid w:val="002A40D7"/>
     <w:rsid w:val="003E1E22"/>
     <w:rsid w:val="00443A56"/>
     <w:rsid w:val="004960D4"/>
     <w:rsid w:val="004C2DAF"/>
     <w:rsid w:val="004D1E18"/>
     <w:rsid w:val="005042F1"/>
     <w:rsid w:val="00531755"/>
     <w:rsid w:val="00551086"/>
     <w:rsid w:val="0057414D"/>
     <w:rsid w:val="00593EB9"/>
     <w:rsid w:val="005B3A1F"/>
     <w:rsid w:val="00653A17"/>
     <w:rsid w:val="00706D90"/>
     <w:rsid w:val="0072087F"/>
     <w:rsid w:val="007C2CCB"/>
     <w:rsid w:val="0082185C"/>
     <w:rsid w:val="00874760"/>
+    <w:rsid w:val="008C3C40"/>
     <w:rsid w:val="00932743"/>
     <w:rsid w:val="00944A4A"/>
     <w:rsid w:val="00A8745E"/>
     <w:rsid w:val="00B1623B"/>
     <w:rsid w:val="00B830AD"/>
     <w:rsid w:val="00C142C5"/>
     <w:rsid w:val="00CA02DF"/>
     <w:rsid w:val="00D13A7E"/>
     <w:rsid w:val="00D50481"/>
     <w:rsid w:val="00E0629B"/>
     <w:rsid w:val="00EB53AF"/>
+    <w:rsid w:val="00EC088F"/>
     <w:rsid w:val="00EE48B7"/>
     <w:rsid w:val="00F31A15"/>
     <w:rsid w:val="00FF2A25"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6F080B6F"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{D81680B3-591C-4C8F-86B5-BF2D8CC32ED6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2274,57 +2399,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -2738,51 +2907,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="af">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00C142C5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:divs>
     <w:div w:id="1936479254">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1936479255">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
@@ -3092,54 +3261,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>2259</Words>
-  <Characters>12882</Characters>
+  <Words>2240</Words>
+  <Characters>12774</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>107</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>106</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>НПП "Гарант-Сервис"</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15111</CharactersWithSpaces>
+  <CharactersWithSpaces>14985</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>НПП "Гарант-Сервис"</dc:creator>
   <cp:keywords/>
   <dc:description>Документ экспортирован из системы ГАРАНТ</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>